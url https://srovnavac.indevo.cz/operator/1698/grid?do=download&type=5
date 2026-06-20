--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -9,218 +9,223 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$S$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Vratná kauce</t>
   </si>
   <si>
     <t>Poplatek za instalaci/aktivaci</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Obecné poznámky ke službě</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky kombinace</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>URL adresa nabídky služby</t>
-[...5 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>Basic+</t>
   </si>
   <si>
     <t>"N_SYS s.r.o."</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>Službu lze objednat i s jinou účtovací periodou.</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://www.internext.cz/televize/</t>
+  </si>
+  <si>
+    <t>https://www.internext.cz/internet/</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
     <t>1TV Rus,ATM Rozrywka,ATV,Barrandov Krimi HD,CNN Prima News,CNN Prima News HD,CS History,ČT 1,ČT 1 HD,ČT 1 JM,ČT 1 JM HD,ČT 1 SM,ČT 1 SM HD,ČT 2,ČT 2 HD,ČT 24,ČT 24 HD,ČT 3,ČT 3 HD,ČT :D / Art,ČT :D / Art HD,ČT sport,ČT Sport HD,Dvojka,Dvojka HD,Jednotka,Jednotka HD,Jihočeská televize,JOJ Family HD,Kino Barrandov HD,Mňam TV,NASA TV HD,Nova,Nova 2,Nova 2 HD,Nova Action,Nova Action HD,Nova Cinema,Nova Cinema HD,Nova Gold,Nova Gold HD,Nova HD,Óčko,Óčko Star,ORF 1,ORF 2,Polar,Polsat,Praha TV,Prima,Prima Comedy Central,Prima COOL,Prima COOL HD,Prima HD,Prima Krimi,Prima Krimi HD,Prima Love,Prima LOVE HD,Prima MAX,Prima MAX HD,Prima ZOOM,Prima ZOOM HD,Regionální Televize,Relax,Retro Music Television,Seznam.cz TV,Seznam.cz TV HD,Šlágr TV,Super Polsat,TA 3,Trojka,Trojka HD,TV Barrandov,TV Barrandov HD,TV Brno 1,TV Noe,TV Puls,TV Puls 2,TV Rebel,TV Slovácko,TVN,TVN 7,TVP 1 HD,TVP 2 HD,TVP Historia,TVP Info HD,TVP Sport,TVP3,V1,ZAK TV,ZDF</t>
   </si>
   <si>
     <t>Barrandov Krimi HD,CNN Prima News HD,ČT 1 HD,ČT 1 JM HD,ČT 1 SM HD,ČT 2 HD,ČT 24 HD,ČT 3 HD,ČT :D / Art HD,ČT Sport HD,Dvojka HD,Jednotka HD,JOJ Family HD,Kino Barrandov HD,NASA TV HD,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima LOVE HD,Prima MAX HD,Prima ZOOM HD,Seznam.cz TV HD,Trojka HD,TV Barrandov HD,TVP 1 HD,TVP 2 HD,TVP Info HD</t>
-  </si>
-[...7 lines deleted...]
-    <t>ano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -521,103 +526,104 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S3"/>
+  <dimension ref="A1:T3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="S2" sqref="S2:S2"/>
+      <selection pane="bottomRight" activeCell="T2" sqref="T2:T2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...17 lines deleted...]
-    <col min="19" max="19" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="1111.157" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="467.029" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="3" t="s">
@@ -631,166 +637,174 @@
       </c>
       <c r="L1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N1" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R1" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="3" t="s">
         <v>21</v>
       </c>
+      <c r="T1" s="3" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" s="4">
         <v>128.0</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" s="4">
         <v>128.0</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" s="4">
         <v>1000.0</v>
       </c>
       <c r="H2" s="4">
         <v>2299.0</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="M2" s="5">
+        <v>29</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2" s="5">
         <v>91</v>
       </c>
-      <c r="N2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O2" s="5">
+      <c r="Q2" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="R2" s="5">
         <v>32</v>
       </c>
-      <c r="P2" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S2" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="T2" s="5">
+        <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:S1"/>
+  <autoFilter ref="A1:T1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>